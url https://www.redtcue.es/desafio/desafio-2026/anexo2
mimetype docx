--- v0 (2026-08-27)
+++ v1 (2026-10-22)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="32AF8EE7" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRDefault="00BD1015" w:rsidP="00DE325B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00557472">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">DESAFÍO </w:t>
       </w:r>
       <w:r>
@@ -111,59 +111,71 @@
         <w:t xml:space="preserve"> UNIVERSIDADES</w:t>
       </w:r>
       <w:r w:rsidR="00641C45">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>/CSIC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DADE074" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRPr="007421C5" w:rsidRDefault="00BD1015" w:rsidP="00DE325B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">FORMULARIO A RELLENAR POR LOS INVESTIGADORES </w:t>
+        <w:t>FORMULARIO A RELLENAR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POR LOS INVESTIGADORES </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7288A80A" w14:textId="77777777" w:rsidR="00E23110" w:rsidRDefault="00E23110" w:rsidP="00DE325B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="800000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FA38908" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRDefault="00BD1015" w:rsidP="00DE325B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="800000"/>
           <w:sz w:val="20"/>
@@ -185,101 +197,121 @@
       </w:r>
       <w:r w:rsidRPr="0030696B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="800000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Algunos apartados de este formulario tienen extensión máxima. El incumplimiento de este requisito puede suponer la exclusión de la oferta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FCCEC6C" w14:textId="77777777" w:rsidR="00E23110" w:rsidRDefault="00E23110" w:rsidP="00DE325B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="800000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3396B018" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRPr="007421C5" w:rsidRDefault="00BD1015" w:rsidP="00DE325B">
+    <w:p w14:paraId="3396B018" w14:textId="303800F9" w:rsidR="00BD1015" w:rsidRPr="008D2FFD" w:rsidRDefault="00BD1015" w:rsidP="008D2FFD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">IDENTIFICACIÓN DE LA </w:t>
       </w:r>
       <w:r w:rsidR="00DB2C19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>DEMANDA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> TECNOLÓGICA A RESOLVER</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2FFD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>E INFORMACIÓN A LOS PARTICIPANTES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EE5FC9" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRPr="00DB337F" w:rsidRDefault="00BD1015" w:rsidP="00DE325B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB337F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Acrónimo de la </w:t>
       </w:r>
       <w:r w:rsidR="00DB2C19">
@@ -339,200 +371,518 @@
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>www.redtcue.es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB337F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB337F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DD7E67" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRPr="007421C5" w:rsidRDefault="00BD1015" w:rsidP="00DE325B">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+    <w:p w14:paraId="32E9E18B" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRPr="00A308EB" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A308EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conforme a la normativa vigente en materia de protección de datos, le informamos que la Fundación Universidades y Enseñanzas Superiores de Castilla y León (FUESCYL) es responsable del tratamiento de los datos facilitados a través del formulario de participación, con la finalidad de gestionar su participación en el mismo. La base jurídica que legitima el tratamiento es el consentimiento del interesado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517E706E" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRPr="00A308EB" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AAC0B1E" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRPr="00A308EB" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A308EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>La participación en el concurso implica la publicación de su nombre en la lista de participantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353371F7" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRPr="00A308EB" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A308EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Asimismo, en caso de resultar ganador, FUESCYL podrá captar y difundir su imagen y/o voz (fotografías y vídeos) en medios propios o ajenos, incluidas, en su caso, redes sociales, con la finalidad de dar difusión al concurso, previo consentimiento del interesado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A7D225" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRPr="00A308EB" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E359EDE" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRPr="00A308EB" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A308EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>No se comunicarán sus datos personales a terceros, salvo cuando resulte necesario para el desarrollo y difusión del concurso en los términos anteriormente indicados o cuando exista una obligación legal que así lo exija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1CAB27" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRPr="00A308EB" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58DEBE6C" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRPr="00A308EB" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A308EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Los datos serán conservados durante el tiempo necesario para gestionar el concurso y, posteriormente, durante los plazos necesarios para atender las posibles responsabilidades derivadas del tratamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743C2B78" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRPr="00A308EB" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435C8C8F" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRPr="00A308EB" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A308EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Cuando la difusión se realice a través de redes sociales u otras plataformas que impliquen el tratamiento de datos fuera del Espacio Económico Europeo, podrán producirse transferencias internacionales de datos, que se realizarán de conformidad con las garantías previstas en la normativa vigente en materia de protección de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50892E6D" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRPr="00A308EB" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C6FBB1" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A308EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiene derecho a acceder, rectificar y suprimir sus datos, así como a ejercer los demás derechos reconocidos en el Reglamento General de Protección de Datos, dirigiéndose al responsable a través de la dirección postal Av. Reyes Católicos, 2B, Edificio Emilio Alarcos, 47006 Valladolid, o mediante correo electrónico a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00A308EB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="800000"/>
+            <w:sz w:val="14"/>
+            <w:szCs w:val="14"/>
+          </w:rPr>
+          <w:t>dpd.fuescyl@jcyl.es</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A308EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Para más más información sobre protección de datos, puede consultar la política de privacidad de nuestra página web: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00A308EB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="800000"/>
+            <w:sz w:val="14"/>
+            <w:szCs w:val="14"/>
+          </w:rPr>
+          <w:t>www.fuescyl.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A308EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B284F4" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRPr="00A308EB" w:rsidRDefault="009E2362" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="700511693"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008D2FFD">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008D2FFD" w:rsidRPr="00A308EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> He leído la información sobre protección de datos incluida en las bases del concurso y en este formulario, y consiento el tratamiento de mis datos personales por FUESCYL con la finalidad de gestionar mi participación en el concurso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F1DC7F" w14:textId="3E414BB0" w:rsidR="007B613D" w:rsidRPr="00706AFB" w:rsidRDefault="009E2362" w:rsidP="007B613D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
           <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="994145905"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008D2FFD">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008D2FFD" w:rsidRPr="00A308EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B613D" w:rsidRPr="00706AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Consiento, en caso de resultar ganador/a, la captación y difusión de mi imagen y/o voz (fotografías y vídeos) por FUESCYL, en medios propios o ajenos, incluidas, en su caso, redes sociales, con la finalidad de dar difusión al concurso, en los términos establecidos en sus bases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09284303" w14:textId="2EA4DB9D" w:rsidR="008D2FFD" w:rsidRDefault="008D2FFD" w:rsidP="007B613D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05738">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(Marque una X, según el caso)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5237E539" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1D7441" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14CE3CCB" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE8A07B" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE885E4" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78EDF150" w14:textId="77777777" w:rsidR="008D2FFD" w:rsidRDefault="008D2FFD" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E1EC30" w14:textId="77777777" w:rsidR="007B613D" w:rsidRDefault="007B613D" w:rsidP="008D2FFD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59473432" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRPr="007421C5" w:rsidRDefault="00BD1015" w:rsidP="00DE325B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DATOS PERSONALES / PERSONA DE CONTACTO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A769887" w14:textId="77777777" w:rsidR="004E08C6" w:rsidRPr="004E08C6" w:rsidRDefault="004E08C6" w:rsidP="004E08C6">
+    <w:p w14:paraId="6EBB2DCA" w14:textId="6F8A2A25" w:rsidR="00CF4A76" w:rsidRPr="00CF4A76" w:rsidRDefault="004E08C6" w:rsidP="004E08C6">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="800000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E08C6">
-[...90 lines deleted...]
-      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="800000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8789" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -1183,51 +1533,51 @@
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="40ED86C9" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRPr="00E23110" w:rsidRDefault="00BD1015" w:rsidP="00E23110">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E23110">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Vinculación: (Señale la opción correcta):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="735892ED" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRPr="00E23110" w:rsidRDefault="00FB7652" w:rsidP="00E23110">
+          <w:p w14:paraId="735892ED" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRPr="00E23110" w:rsidRDefault="009E2362" w:rsidP="00E23110">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
                 <w:id w:val="1378199851"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -1368,51 +1718,51 @@
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F6151">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A0FC2" w:rsidRPr="00E23110">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> Personal (PAS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="280979FF" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRPr="00E23110" w:rsidRDefault="00FB7652" w:rsidP="00E23110">
+          <w:p w14:paraId="280979FF" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRPr="00E23110" w:rsidRDefault="009E2362" w:rsidP="00E23110">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
                 <w:id w:val="970250622"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -1459,106 +1809,81 @@
               <w:t>(especificar):</w:t>
             </w:r>
             <w:r w:rsidR="00A54A30" w:rsidRPr="00E23110">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A0FC2" w:rsidRPr="00E23110">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="434D07F6" w14:textId="77777777" w:rsidR="00056B3A" w:rsidRDefault="00056B3A" w:rsidP="00E23110">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4C3E7990" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRPr="007421C5" w:rsidRDefault="00BD1015" w:rsidP="00E23110">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007421C5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>PROYECTO/SOLUCIÓN PROPUESTA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CA6AA6" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRPr="00DE325B" w:rsidRDefault="00BD1015" w:rsidP="002A0FC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576A13E8" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRPr="007421C5" w:rsidRDefault="00BD1015" w:rsidP="002A0FC2">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -2052,50 +2377,51 @@
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="430893EE" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRDefault="00BD1015" w:rsidP="00A54A30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007421C5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">8.- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Posibles vías de financiación. Evaluar la posibilidad de obtener ayudas públicas o privadas para la realización del proyecto (programas regionales, nacionales e internacionales) </w:t>
       </w:r>
       <w:r w:rsidRPr="004A4848">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(extensión máxima: 500 palabras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2376,51 +2702,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77791767" w14:textId="77777777" w:rsidR="00BD1015" w:rsidRPr="007421C5" w:rsidRDefault="00BD1015" w:rsidP="00A54A30">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008303E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4.- Otros medios necesarios de los que no dispone e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r w:rsidRPr="008303E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>investigador</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -2691,168 +3016,167 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00493B02" w:rsidRPr="002A0FC2" w:rsidSect="00617189">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2126" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="181" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09087106" w14:textId="77777777" w:rsidR="00034BAB" w:rsidRDefault="00034BAB" w:rsidP="00F16692">
+    <w:p w14:paraId="282CD9AF" w14:textId="77777777" w:rsidR="009E2362" w:rsidRDefault="009E2362" w:rsidP="00F16692">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14E5F7B3" w14:textId="77777777" w:rsidR="00034BAB" w:rsidRDefault="00034BAB" w:rsidP="00F16692">
+    <w:p w14:paraId="504A61AF" w14:textId="77777777" w:rsidR="009E2362" w:rsidRDefault="009E2362" w:rsidP="00F16692">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ヒラギノ角ゴ Pro W3">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F050744" w14:textId="77777777" w:rsidR="00DC4DC0" w:rsidRDefault="00DC4DC0">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27509039" w14:textId="0A33DEEA" w:rsidR="005A1046" w:rsidRPr="005A1046" w:rsidRDefault="0009529D" w:rsidP="005A1046">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7022"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02FB7C65" wp14:editId="17845593">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>2053590</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-301625</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1703070" cy="473075"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
@@ -3295,96 +3619,96 @@
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="58B9A1AA" w14:textId="77777777" w:rsidR="00EE6C04" w:rsidRPr="005A1046" w:rsidRDefault="00EE6C04" w:rsidP="005A1046">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38C10802" w14:textId="77777777" w:rsidR="00DC4DC0" w:rsidRDefault="00DC4DC0">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="247F298E" w14:textId="77777777" w:rsidR="00034BAB" w:rsidRDefault="00034BAB" w:rsidP="00F16692">
+    <w:p w14:paraId="20AB2816" w14:textId="77777777" w:rsidR="009E2362" w:rsidRDefault="009E2362" w:rsidP="00F16692">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23D39FD2" w14:textId="77777777" w:rsidR="00034BAB" w:rsidRDefault="00034BAB" w:rsidP="00F16692">
+    <w:p w14:paraId="2C11887D" w14:textId="77777777" w:rsidR="009E2362" w:rsidRDefault="009E2362" w:rsidP="00F16692">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4FF91BA5" w14:textId="77777777" w:rsidR="00DC4DC0" w:rsidRDefault="00DC4DC0">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66A9677D" w14:textId="77777777" w:rsidR="004311D8" w:rsidRDefault="004311D8" w:rsidP="004311D8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E74F845" wp14:editId="131004E5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-358140</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-172720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3730625" cy="791845"/>
           <wp:effectExtent l="0" t="0" r="3175" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Imagen 2" descr="coexistencia FUESCYL -JCYL Color"/>
@@ -3526,53 +3850,53 @@
                               <w:bCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="45720" rIns="0" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
-            <v:oval w14:anchorId="4EA5553B" id="Óvalo 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:450.1pt;margin-top:310.5pt;width:33pt;height:28.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTti3z+gEAAMYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k82mF+gqm6pKVYRU&#10;oFLhAyZeb9bC6zFjJ7vlN/gkfqxj51bgDfFijW/H55w5nl+PvRVbTcGgq2U5mUqhncLGuHUtv365&#10;e/NOihDBNWDR6Vo+6SCvF69fzQdf6Rl2aBtNgkFcqAZfyy5GXxVFUJ3uIUzQa8ebLVIPkae0LhqC&#10;gdF7W8ym08tiQGo8odIh8OrtblMuMn7bahU/t23QUdhaMreYR8rjKo3FYg7VmsB3Ru1pwD+w6ME4&#10;fvQIdQsRxIbMX1C9UYQB2zhR2BfYtkbprIHVlNM/1Dx24HXWwuYEf7Qp/D9Y9Wn7QMI0tTwrpXDQ&#10;c49+/dxyt8QsuzP4UPGhR/9ASV/w96i+BeFw2YFb6xsiHDoNDXMqk5vFbxfSJPBVsRo+YsPYsImY&#10;jRpb6hMgWyDG3I+nYz/0GIXixfPyqpxy1xRvnV2WVxeZUQHV4bKnEN9r7EUqaqmtNT4kx6CC7X2I&#10;iQ9Uh1OZP1rT3Blr8ySlTC8tCRZcyzjuFLDK06msJ0lIkQpVHFcjo6Zyhc0TKyPchYo/ARcd0g8p&#10;Bg5ULcP3DZCWwn5w7E5KXy7OL96ytYIOq6uXq+AUQzAXKXblMu7SuvFk1h2/UGZ5Dm/YydZkiSc2&#10;e/85LFn5PtgpjS/n+dTp+y2eAQAA//8DAFBLAwQUAAYACAAAACEAyexeTd0AAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+g3VILIjazeA2IU6FkJAYWFpaZjc2dtT4HNluG/49xwTj&#10;vffo/Wg3cxjZxaY8RFSwXAhgFvtoBnQK9h+vj2tguWg0eoxoFXzbDJvu9qbVjYlX3NrLrjhGJpgb&#10;rcCXMjWc597boPMiThbp9xVT0IXO5LhJ+krmYeSVEJIHPSAleD3ZF2/70+4cFOTTYT6Y+lOicP7d&#10;vclUHrYrpe7v5ucnYMXO5Q+G3/pUHTrqdIxnNJmNCmohKkIVyGpJo4iopSTlSMpqLYB3Lf+/ofsB&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA07Yt8/oBAADGAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyexeTd0AAAALAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" o:allowincell="f" fillcolor="black [3213]" stroked="f">
+            <v:oval w14:anchorId="4EA5553B" id="Óvalo 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:450.1pt;margin-top:310.5pt;width:33pt;height:28.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPWkmN4QEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjO2m414hRFig4D&#10;ugvQ7QMYWY6FyaJGKbGzrx8l51Jsb8NeBJKSjngOj5Z3Y2/FXlMw6GpZzuZSaKewMW5by+/fHt+8&#10;lyJEcA1YdLqWBx3k3er1q+XgK73ADm2jSTCIC9Xga9nF6KuiCKrTPYQZeu14s0XqIXJK26IhGBi9&#10;t8ViPr8pBqTGEyodAlcfpk25yvhtq1X80rZBR2Fryb3FvFJeN2ktVkuotgS+M+rYBvxDFz0Yx4+e&#10;oR4ggtiR+QuqN4owYBtnCvsC29YonTkwm3L+B5vnDrzOXFic4M8yhf8Hqz7vn/1XSq0H/4TqRxAO&#10;1x24rb4nwqHT0PBzZRKqGHyozhdSEviq2AyfsOHRwi5i1mBsqU+AzE6MWerDWWo9RqG4eFXelnMe&#10;iOKttzfl7XUeRQHV6bKnED9o7EUKaqmtNT4kMaCC/VOIqR+oTqdy/2hN82iszUkykF5bEnvg0cdx&#10;YsAsL6cyn0QhuSVUcdyMjJrCDTYHZkY4+YX9zUGH9EuKgb1Sy/BzB6SlsB8dq5OMlYOr63cLTuhU&#10;3bysglMMwb1IMYXrOBlx58lsO36hzPQc3rOSrckUL90c9WcfZOZHzyajvczzqcvPWv0GAAD//wMA&#10;UEsDBBQABgAIAAAAIQDJ7F5N3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6D&#10;dUgsiNrN4DYhToWQkBhYWlpmNzZ21Pgc2W4b/j3HBOO99+j9aDdzGNnFpjxEVLBcCGAW+2gGdAr2&#10;H6+Pa2C5aDR6jGgVfNsMm+72ptWNiVfc2suuOEYmmButwJcyNZzn3tug8yJOFun3FVPQhc7kuEn6&#10;SuZh5JUQkgc9ICV4PdkXb/vT7hwU5NNhPpj6U6Jw/t29yVQetiul7u/m5ydgxc7lD4bf+lQdOup0&#10;jGc0mY0KaiEqQhXIakmjiKilJOVIymotgHct/7+h+wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCPWkmN4QEAAKEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDJ7F5N3QAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" o:allowincell="f" fillcolor="black [3213]" stroked="f">
               <v:textbox inset="0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="3BFD7BB6" w14:textId="77777777" w:rsidR="00F74422" w:rsidRDefault="00F74422" w:rsidP="00F74422">
                     <w:pPr>
                       <w:rPr>
                         <w:rStyle w:val="Nmerodepgina"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve">    </w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="0009529D" w:rsidRPr="0009529D">
                       <w:rPr>
                         <w:rStyle w:val="Nmerodepgina"/>
@@ -3589,84 +3913,84 @@
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Nmerodepgina"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:oval>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D126E58" w14:textId="77777777" w:rsidR="00DC4DC0" w:rsidRDefault="00DC4DC0">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1138" type="#_x0000_t75" style="width:295.5pt;height:474.75pt" o:bullet="t">
-        <v:imagedata r:id="rId1" o:title="simbolo-EDUCARparaEMPRENDER"/>
+      <v:shape id="Imagen 299918993" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:295.5pt;height:475pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B5560D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D3415E4"/>
     <w:lvl w:ilvl="0" w:tplc="EAFC595A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6553,58 +6877,58 @@
   <w:num w:numId="22" w16cid:durableId="627979615">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="995568165">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="428740186">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1397166723">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="184829425">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="962005686">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="367417457">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00367FED"/>
     <w:rsid w:val="00002D06"/>
     <w:rsid w:val="0000406D"/>
     <w:rsid w:val="0000606C"/>
     <w:rsid w:val="00011130"/>
     <w:rsid w:val="00017613"/>
     <w:rsid w:val="00025675"/>
@@ -6668,58 +6992,60 @@
     <w:rsid w:val="001F65C4"/>
     <w:rsid w:val="001F6D27"/>
     <w:rsid w:val="0020172F"/>
     <w:rsid w:val="00217077"/>
     <w:rsid w:val="00217BD5"/>
     <w:rsid w:val="00220C70"/>
     <w:rsid w:val="00226281"/>
     <w:rsid w:val="0023659D"/>
     <w:rsid w:val="00241A51"/>
     <w:rsid w:val="00242588"/>
     <w:rsid w:val="00242854"/>
     <w:rsid w:val="00254951"/>
     <w:rsid w:val="002572E7"/>
     <w:rsid w:val="002619ED"/>
     <w:rsid w:val="00267204"/>
     <w:rsid w:val="00275D77"/>
     <w:rsid w:val="00280EE2"/>
     <w:rsid w:val="00281BA2"/>
     <w:rsid w:val="0028619B"/>
     <w:rsid w:val="002A0FC2"/>
     <w:rsid w:val="002A287C"/>
     <w:rsid w:val="002A3444"/>
     <w:rsid w:val="002A7330"/>
     <w:rsid w:val="002B5BC4"/>
     <w:rsid w:val="002C5508"/>
+    <w:rsid w:val="002C60A9"/>
     <w:rsid w:val="002C6A15"/>
     <w:rsid w:val="002D70C6"/>
     <w:rsid w:val="002E5CA9"/>
     <w:rsid w:val="002E6817"/>
     <w:rsid w:val="002F2B9E"/>
     <w:rsid w:val="002F6346"/>
     <w:rsid w:val="002F713E"/>
     <w:rsid w:val="003015D9"/>
+    <w:rsid w:val="00316865"/>
     <w:rsid w:val="00321005"/>
     <w:rsid w:val="003221E8"/>
     <w:rsid w:val="003227EC"/>
     <w:rsid w:val="00322AEF"/>
     <w:rsid w:val="00324613"/>
     <w:rsid w:val="003274AE"/>
     <w:rsid w:val="00345776"/>
     <w:rsid w:val="00350277"/>
     <w:rsid w:val="00351AC5"/>
     <w:rsid w:val="00355407"/>
     <w:rsid w:val="00362FF4"/>
     <w:rsid w:val="00367FED"/>
     <w:rsid w:val="003729D4"/>
     <w:rsid w:val="00380B42"/>
     <w:rsid w:val="00386470"/>
     <w:rsid w:val="00390948"/>
     <w:rsid w:val="0039296B"/>
     <w:rsid w:val="00393BAD"/>
     <w:rsid w:val="00397FD3"/>
     <w:rsid w:val="003A155A"/>
     <w:rsid w:val="003A1C10"/>
     <w:rsid w:val="003A5EF7"/>
     <w:rsid w:val="003B2872"/>
     <w:rsid w:val="003B7BC8"/>
     <w:rsid w:val="003C5484"/>
@@ -6833,165 +7159,171 @@
     <w:rsid w:val="007076D9"/>
     <w:rsid w:val="0071475C"/>
     <w:rsid w:val="00720091"/>
     <w:rsid w:val="00722785"/>
     <w:rsid w:val="00722E2B"/>
     <w:rsid w:val="00726C3D"/>
     <w:rsid w:val="00730EE8"/>
     <w:rsid w:val="0074404D"/>
     <w:rsid w:val="007530D3"/>
     <w:rsid w:val="00761B05"/>
     <w:rsid w:val="00767B6A"/>
     <w:rsid w:val="007818E3"/>
     <w:rsid w:val="007820B4"/>
     <w:rsid w:val="00784A2A"/>
     <w:rsid w:val="007859DC"/>
     <w:rsid w:val="00785AC0"/>
     <w:rsid w:val="00792AEF"/>
     <w:rsid w:val="00793319"/>
     <w:rsid w:val="00794BE0"/>
     <w:rsid w:val="007A07B0"/>
     <w:rsid w:val="007A2166"/>
     <w:rsid w:val="007A2A3E"/>
     <w:rsid w:val="007A5B58"/>
     <w:rsid w:val="007A70E9"/>
     <w:rsid w:val="007B0DC9"/>
+    <w:rsid w:val="007B613D"/>
+    <w:rsid w:val="007C2209"/>
     <w:rsid w:val="007C2A02"/>
     <w:rsid w:val="007D56E9"/>
     <w:rsid w:val="007D5DE2"/>
     <w:rsid w:val="007E54B2"/>
     <w:rsid w:val="007E72B9"/>
     <w:rsid w:val="007F6555"/>
     <w:rsid w:val="00807F0C"/>
     <w:rsid w:val="00812CE2"/>
     <w:rsid w:val="00820786"/>
     <w:rsid w:val="00832FBD"/>
     <w:rsid w:val="00857E48"/>
     <w:rsid w:val="00861B72"/>
     <w:rsid w:val="00863D2E"/>
     <w:rsid w:val="0087060C"/>
     <w:rsid w:val="00873613"/>
     <w:rsid w:val="00885D85"/>
     <w:rsid w:val="0089277A"/>
     <w:rsid w:val="00892C24"/>
     <w:rsid w:val="00893AA1"/>
     <w:rsid w:val="008A4B04"/>
     <w:rsid w:val="008A6F55"/>
     <w:rsid w:val="008A70D9"/>
     <w:rsid w:val="008B1D07"/>
     <w:rsid w:val="008B5DBC"/>
     <w:rsid w:val="008B7998"/>
     <w:rsid w:val="008C69C9"/>
     <w:rsid w:val="008D2B6F"/>
     <w:rsid w:val="008D2D27"/>
+    <w:rsid w:val="008D2FFD"/>
     <w:rsid w:val="008D5E2A"/>
     <w:rsid w:val="008E481F"/>
     <w:rsid w:val="008E6E08"/>
     <w:rsid w:val="009036F8"/>
     <w:rsid w:val="00910CAA"/>
     <w:rsid w:val="00912121"/>
     <w:rsid w:val="00914B2F"/>
     <w:rsid w:val="00915BF4"/>
     <w:rsid w:val="00920EA2"/>
     <w:rsid w:val="00932643"/>
     <w:rsid w:val="00941183"/>
     <w:rsid w:val="00943BEC"/>
     <w:rsid w:val="0095102A"/>
     <w:rsid w:val="0095444F"/>
     <w:rsid w:val="0095739E"/>
     <w:rsid w:val="0096184F"/>
     <w:rsid w:val="009649E7"/>
     <w:rsid w:val="009805AB"/>
     <w:rsid w:val="00983D73"/>
     <w:rsid w:val="009926AC"/>
     <w:rsid w:val="00993804"/>
     <w:rsid w:val="009946A0"/>
     <w:rsid w:val="009A7FD9"/>
     <w:rsid w:val="009B0DF2"/>
     <w:rsid w:val="009B2BC4"/>
     <w:rsid w:val="009B697A"/>
     <w:rsid w:val="009B7FB5"/>
     <w:rsid w:val="009C030C"/>
     <w:rsid w:val="009C10B7"/>
     <w:rsid w:val="009C3440"/>
     <w:rsid w:val="009C461D"/>
     <w:rsid w:val="009C6F6A"/>
     <w:rsid w:val="009D4A2F"/>
     <w:rsid w:val="009D6163"/>
     <w:rsid w:val="009D7D07"/>
     <w:rsid w:val="009E1EEB"/>
+    <w:rsid w:val="009E2362"/>
     <w:rsid w:val="009E4DC4"/>
     <w:rsid w:val="009E50D3"/>
     <w:rsid w:val="009E5856"/>
     <w:rsid w:val="009E76E8"/>
     <w:rsid w:val="009F28E1"/>
     <w:rsid w:val="009F5129"/>
     <w:rsid w:val="009F54A8"/>
     <w:rsid w:val="009F71C5"/>
     <w:rsid w:val="00A01E3A"/>
     <w:rsid w:val="00A03EC2"/>
     <w:rsid w:val="00A053CD"/>
     <w:rsid w:val="00A12D01"/>
     <w:rsid w:val="00A15D3F"/>
     <w:rsid w:val="00A21870"/>
     <w:rsid w:val="00A27641"/>
     <w:rsid w:val="00A33192"/>
+    <w:rsid w:val="00A34843"/>
     <w:rsid w:val="00A46486"/>
     <w:rsid w:val="00A5126F"/>
     <w:rsid w:val="00A54A30"/>
     <w:rsid w:val="00A55CA3"/>
     <w:rsid w:val="00A574AC"/>
     <w:rsid w:val="00A6530B"/>
     <w:rsid w:val="00A664A4"/>
     <w:rsid w:val="00A70311"/>
     <w:rsid w:val="00A757F4"/>
     <w:rsid w:val="00A806FE"/>
     <w:rsid w:val="00A90E7F"/>
     <w:rsid w:val="00A92C44"/>
     <w:rsid w:val="00AA2CD7"/>
     <w:rsid w:val="00AA366E"/>
     <w:rsid w:val="00AA4676"/>
     <w:rsid w:val="00AA5F13"/>
     <w:rsid w:val="00AA62F5"/>
     <w:rsid w:val="00AC5D80"/>
     <w:rsid w:val="00AC5F84"/>
     <w:rsid w:val="00AD4914"/>
     <w:rsid w:val="00AE17A2"/>
     <w:rsid w:val="00AF4EE2"/>
     <w:rsid w:val="00B00965"/>
     <w:rsid w:val="00B02025"/>
     <w:rsid w:val="00B04053"/>
     <w:rsid w:val="00B069B6"/>
     <w:rsid w:val="00B14268"/>
     <w:rsid w:val="00B22078"/>
     <w:rsid w:val="00B22926"/>
     <w:rsid w:val="00B35B5F"/>
     <w:rsid w:val="00B47427"/>
     <w:rsid w:val="00B61A39"/>
     <w:rsid w:val="00B66753"/>
     <w:rsid w:val="00B70E11"/>
     <w:rsid w:val="00B75CDF"/>
+    <w:rsid w:val="00B76D97"/>
     <w:rsid w:val="00B80C2F"/>
     <w:rsid w:val="00B8100E"/>
     <w:rsid w:val="00B82E23"/>
     <w:rsid w:val="00B83FC4"/>
     <w:rsid w:val="00B92686"/>
     <w:rsid w:val="00B92EB2"/>
     <w:rsid w:val="00B9319B"/>
     <w:rsid w:val="00B93F45"/>
     <w:rsid w:val="00B95EDF"/>
     <w:rsid w:val="00BA7295"/>
     <w:rsid w:val="00BB061D"/>
     <w:rsid w:val="00BB6B8F"/>
     <w:rsid w:val="00BC4299"/>
     <w:rsid w:val="00BC70E1"/>
     <w:rsid w:val="00BC7CC3"/>
     <w:rsid w:val="00BD1015"/>
     <w:rsid w:val="00BD30FF"/>
     <w:rsid w:val="00BD322F"/>
     <w:rsid w:val="00BD6802"/>
     <w:rsid w:val="00BD6B91"/>
     <w:rsid w:val="00BE2604"/>
     <w:rsid w:val="00BE361E"/>
     <w:rsid w:val="00BF09E2"/>
     <w:rsid w:val="00BF4DA3"/>
     <w:rsid w:val="00C000D9"/>
@@ -7048,152 +7380,157 @@
     <w:rsid w:val="00D2501B"/>
     <w:rsid w:val="00D26FF1"/>
     <w:rsid w:val="00D50AF3"/>
     <w:rsid w:val="00D56253"/>
     <w:rsid w:val="00D63041"/>
     <w:rsid w:val="00D640AF"/>
     <w:rsid w:val="00D647E0"/>
     <w:rsid w:val="00D71DFC"/>
     <w:rsid w:val="00D759E9"/>
     <w:rsid w:val="00D86381"/>
     <w:rsid w:val="00D9085B"/>
     <w:rsid w:val="00DA21F8"/>
     <w:rsid w:val="00DA616A"/>
     <w:rsid w:val="00DB002B"/>
     <w:rsid w:val="00DB0B08"/>
     <w:rsid w:val="00DB2C19"/>
     <w:rsid w:val="00DB3041"/>
     <w:rsid w:val="00DB38BE"/>
     <w:rsid w:val="00DB62D2"/>
     <w:rsid w:val="00DC4DC0"/>
     <w:rsid w:val="00DD3750"/>
     <w:rsid w:val="00DD5296"/>
     <w:rsid w:val="00DE325B"/>
     <w:rsid w:val="00DE38C2"/>
     <w:rsid w:val="00DE4FF2"/>
+    <w:rsid w:val="00DE64C7"/>
     <w:rsid w:val="00DF3DD1"/>
     <w:rsid w:val="00DF5763"/>
     <w:rsid w:val="00E01F19"/>
     <w:rsid w:val="00E047EC"/>
     <w:rsid w:val="00E13A73"/>
     <w:rsid w:val="00E23110"/>
     <w:rsid w:val="00E2389F"/>
     <w:rsid w:val="00E31371"/>
     <w:rsid w:val="00E314D3"/>
     <w:rsid w:val="00E3642D"/>
     <w:rsid w:val="00E47492"/>
     <w:rsid w:val="00E609FA"/>
     <w:rsid w:val="00E611D0"/>
     <w:rsid w:val="00E66B64"/>
     <w:rsid w:val="00E7708D"/>
+    <w:rsid w:val="00E80D29"/>
     <w:rsid w:val="00E80F19"/>
     <w:rsid w:val="00E87463"/>
     <w:rsid w:val="00E87A24"/>
     <w:rsid w:val="00E90DF3"/>
     <w:rsid w:val="00E91768"/>
     <w:rsid w:val="00E972D3"/>
     <w:rsid w:val="00EA0360"/>
     <w:rsid w:val="00EA1CA4"/>
     <w:rsid w:val="00EB1AB1"/>
     <w:rsid w:val="00EB26E5"/>
     <w:rsid w:val="00EB46B9"/>
     <w:rsid w:val="00EB61FC"/>
     <w:rsid w:val="00EC5731"/>
     <w:rsid w:val="00EC6FEC"/>
     <w:rsid w:val="00ED21BD"/>
     <w:rsid w:val="00ED3CF3"/>
     <w:rsid w:val="00ED4A97"/>
     <w:rsid w:val="00EE1D40"/>
     <w:rsid w:val="00EE6C04"/>
     <w:rsid w:val="00EF2730"/>
     <w:rsid w:val="00EF6C32"/>
     <w:rsid w:val="00F06C91"/>
     <w:rsid w:val="00F105C7"/>
     <w:rsid w:val="00F115CD"/>
     <w:rsid w:val="00F11BB5"/>
     <w:rsid w:val="00F155B3"/>
     <w:rsid w:val="00F16692"/>
     <w:rsid w:val="00F23A19"/>
     <w:rsid w:val="00F3071A"/>
     <w:rsid w:val="00F35B1C"/>
     <w:rsid w:val="00F4112E"/>
     <w:rsid w:val="00F42747"/>
     <w:rsid w:val="00F5040A"/>
     <w:rsid w:val="00F5051D"/>
     <w:rsid w:val="00F50BAE"/>
     <w:rsid w:val="00F54BD4"/>
     <w:rsid w:val="00F556EA"/>
     <w:rsid w:val="00F6175F"/>
     <w:rsid w:val="00F619D8"/>
     <w:rsid w:val="00F70091"/>
     <w:rsid w:val="00F70207"/>
     <w:rsid w:val="00F74422"/>
     <w:rsid w:val="00F753D1"/>
     <w:rsid w:val="00F779C1"/>
     <w:rsid w:val="00F875AB"/>
     <w:rsid w:val="00F90E00"/>
     <w:rsid w:val="00F90E47"/>
+    <w:rsid w:val="00F92289"/>
     <w:rsid w:val="00FA65A9"/>
     <w:rsid w:val="00FB355E"/>
     <w:rsid w:val="00FB7652"/>
     <w:rsid w:val="00FC5252"/>
     <w:rsid w:val="00FC5D9C"/>
     <w:rsid w:val="00FD5416"/>
+    <w:rsid w:val="00FD6250"/>
     <w:rsid w:val="00FE0438"/>
     <w:rsid w:val="00FE0830"/>
     <w:rsid w:val="00FE1149"/>
+    <w:rsid w:val="00FF4DF1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES_tradnl"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0286404F"/>
   <w15:docId w15:val="{0E848CB5-8D0F-4FC8-A8C9-AA1C620EB039}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7271,94 +7608,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -8058,51 +8399,51 @@
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st1">
     <w:name w:val="st1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="009F5129"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
     <w:name w:val="Mención sin resolver1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E08C6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="111828806">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1081100055">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8491,72 +8832,72 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95FD4790-5994-40DA-8F0B-155EDBE11D87}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>632</Words>
-  <Characters>3477</Characters>
+  <Words>830</Words>
+  <Characters>4566</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Desafío Universidad Empresa 2020 Anexo 2 Universidades CSIC</vt:lpstr>
+      <vt:lpstr>Desafío Universidad Empresa 2023 Anexo 2 Universidades CSIC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4101</CharactersWithSpaces>
+  <CharactersWithSpaces>5386</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Desafío Universidad Empresa 2022 Anexo 2 Universidades CSIC</dc:title>
-  <dc:subject>Desafío Universidad Empresa 2019</dc:subject>
+  <dc:title>Desafío Universidad Empresa 2025 Anexo 2 Universidades CSIC</dc:title>
+  <dc:subject>Desafío Universidad Empresa 2025</dc:subject>
   <dc:creator>FUESCYL</dc:creator>
-  <cp:keywords>Desafío Universidad Empresa 2022</cp:keywords>
-  <dc:description>Desafío Universidad Empresa 2022</dc:description>
+  <cp:keywords>Desafío Universidad Empresa 2025</cp:keywords>
+  <dc:description>Desafío Universidad Empresa 2025</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>Desafío Universidad Empresa 2019</cp:category>
-  <cp:contentStatus>Desafío Universidad Empresa 2019</cp:contentStatus>
+  <cp:category>Desafío Universidad Empresa 2025</cp:category>
+  <cp:contentStatus>Desafío Universidad Empresa 2023;</cp:contentStatus>
 </cp:coreProperties>
 </file>